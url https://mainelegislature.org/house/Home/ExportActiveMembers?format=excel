--- v3 (2026-08-06)
+++ v4 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c6ab6fe56244c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8e13d2d4434436981f6e34a21de5087.psmdcp" Id="R462123e802ce412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cda3da9cdcc4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/057a827ee3a54a32b0cb4fc8239f7c6e.psmdcp" Id="R8af85d086c50450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Active Members" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Party</x:t>
   </x:si>
   <x:si>