--- v4 (2026-09-20)
+++ v5 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cda3da9cdcc4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/057a827ee3a54a32b0cb4fc8239f7c6e.psmdcp" Id="R8af85d086c50450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293821e19e974ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1a94b2f46d3490793a68bb795fb07bc.psmdcp" Id="Rfbd809f1f197494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Active Members" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Party</x:t>
   </x:si>
   <x:si>
@@ -1168,65 +1168,50 @@
   <x:si>
     <x:t>Engrossed Bills|State and Local Government</x:t>
   </x:si>
   <x:si>
     <x:t>Lucas Lanigan</x:t>
   </x:si>
   <x:si>
     <x:t>Lucas.Lanigan@legislature.maine.gov</x:t>
   </x:si>
   <x:si>
     <x:t>2073515383</x:t>
   </x:si>
   <x:si>
     <x:t>Lucien Daigle</x:t>
   </x:si>
   <x:si>
     <x:t>Lucien.Daigle@legislature.maine.gov</x:t>
   </x:si>
   <x:si>
     <x:t>2076318082</x:t>
   </x:si>
   <x:si>
     <x:t>Fort Kent</x:t>
   </x:si>
   <x:si>
-    <x:t>Lydia Crafts</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lynn Copeland</x:t>
   </x:si>
   <x:si>
     <x:t>Lynn.Copeland@legislature.maine.gov</x:t>
   </x:si>
   <x:si>
     <x:t>2077126776</x:t>
   </x:si>
   <x:si>
     <x:t>Saco</x:t>
   </x:si>
   <x:si>
     <x:t>Mana Abdi</x:t>
   </x:si>
   <x:si>
     <x:t>Mana.Abdi@legislature.maine.gov</x:t>
   </x:si>
   <x:si>
     <x:t>2075207379</x:t>
   </x:si>
   <x:si>
     <x:t>Bills in the Second Reading|Criminal Justice and Public Safety</x:t>
   </x:si>
   <x:si>
     <x:t>Marc Malon</x:t>
@@ -1357,51 +1342,51 @@
   <x:si>
     <x:t>Melanie Sachs</x:t>
   </x:si>
   <x:si>
     <x:t>Melanie.Sachs@legislature.maine.gov</x:t>
   </x:si>
   <x:si>
     <x:t>2072996825</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport</x:t>
   </x:si>
   <x:si>
     <x:t>(Chair) Energy, Utilities and Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Michael Brennan</x:t>
   </x:si>
   <x:si>
     <x:t>Michael.Brennan@legislature.maine.gov</x:t>
   </x:si>
   <x:si>
     <x:t>2079396462</x:t>
   </x:si>
   <x:si>
-    <x:t>Appropriations and Financial Affairs|Education and Cultural Affairs</x:t>
+    <x:t>(Chair) Transportation|Appropriations and Financial Affairs|Education and Cultural Affairs</x:t>
   </x:si>
   <x:si>
     <x:t>Michael Lance</x:t>
   </x:si>
   <x:si>
     <x:t>Michael.Lance@legislature.maine.gov</x:t>
   </x:si>
   <x:si>
     <x:t>2075771022</x:t>
   </x:si>
   <x:si>
     <x:t>Paris</x:t>
   </x:si>
   <x:si>
     <x:t>Inland Fisheries and Wildlife</x:t>
   </x:si>
   <x:si>
     <x:t>Michael Lemelin</x:t>
   </x:si>
   <x:si>
     <x:t>Kennebec, Lincoln</x:t>
   </x:si>
   <x:si>
     <x:t>Michael.Lemelin@legislature.maine.gov</x:t>
   </x:si>
@@ -2553,51 +2538,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L152"/>
+  <x:dimension ref="A1:L151"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="7.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="36.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="4.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="46.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="4.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="3.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="23.853482" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="89.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
@@ -5507,2889 +5492,2851 @@
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>46</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>130</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="G79" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="G79" s="0" t="s">
+      <x:c r="H79" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="I79" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J79" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K79" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L79" s="0" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>95</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="G80" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="G80" s="0" t="s">
+      <x:c r="H80" s="0" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>133</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>135</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12">
       <x:c r="A82" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>3</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="G82" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="G82" s="0" t="s">
+      <x:c r="H82" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H82" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12">
       <x:c r="A83" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>138</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>18</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="G83" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="G83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12">
       <x:c r="A84" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>107</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>107</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="G84" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H84" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="G84" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12">
       <x:c r="A85" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C85" s="0">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E85" s="0">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="B85" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F85" s="0" t="s">
+      <x:c r="G85" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="G85" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12">
       <x:c r="A86" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C86" s="0">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E86" s="0">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="B86" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F86" s="0" t="s">
+      <x:c r="G86" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="G86" s="0" t="s">
+      <x:c r="H86" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="H86" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L86" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12">
       <x:c r="A87" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>83</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12">
       <x:c r="A88" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>128</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H88" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="I88" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J88" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K88" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="H88" s="0" t="s">
+      <x:c r="L88" s="0" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12">
       <x:c r="A89" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>1</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G89" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="G89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12">
       <x:c r="A90" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>122</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="G90" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H90" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="G90" s="0" t="s">
+      <x:c r="I90" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J90" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K90" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L90" s="0" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12">
       <x:c r="A91" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="I91" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J91" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K91" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L91" s="0" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12">
       <x:c r="A92" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C92" s="0">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E92" s="0">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="B92" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F92" s="0" t="s">
+      <x:c r="G92" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="G92" s="0" t="s">
+      <x:c r="H92" s="0" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12">
       <x:c r="A93" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>79</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>87</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12">
       <x:c r="A94" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>123</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12">
       <x:c r="A95" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C95" s="0">
-        <x:v>73</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E95" s="0">
-        <x:v>58</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="I95" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J95" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K95" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L95" s="0" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12">
       <x:c r="A96" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C96" s="0">
-        <x:v>96</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E96" s="0">
-        <x:v>134</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="G96" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="G96" s="0" t="s">
+      <x:c r="H96" s="0" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12">
       <x:c r="A97" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C97" s="0">
-        <x:v>150</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E97" s="0">
-        <x:v>48</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12">
       <x:c r="A98" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C98" s="0">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E98" s="0">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="G98" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="G98" s="0" t="s">
+      <x:c r="H98" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="I98" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J98" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K98" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L98" s="0" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12">
       <x:c r="A99" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C99" s="0">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E99" s="0">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="B99" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F99" s="0" t="s">
+      <x:c r="G99" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="G99" s="0" t="s">
+      <x:c r="H99" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="H99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12">
       <x:c r="A100" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C100" s="0">
-        <x:v>29</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E100" s="0">
-        <x:v>103</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="G100" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="G100" s="0" t="s">
+      <x:c r="H100" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="I100" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J100" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K100" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L100" s="0" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12">
       <x:c r="A101" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C101" s="0">
-        <x:v>137</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E101" s="0">
-        <x:v>20</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="G101" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="G101" s="0" t="s">
+      <x:c r="H101" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="H101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12">
       <x:c r="A102" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C102" s="0">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E102" s="0">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="B102" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F102" s="0" t="s">
+      <x:c r="G102" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="G102" s="0" t="s">
+      <x:c r="H102" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="H102" s="0" t="s">
+      <x:c r="I102" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J102" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K102" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L102" s="0" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12">
       <x:c r="A103" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C103" s="0">
-        <x:v>16</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E103" s="0">
-        <x:v>116</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="I103" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J103" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K103" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L103" s="0" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12">
       <x:c r="A104" s="0" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C104" s="0">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="B104" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E104" s="0">
-        <x:v>26</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C105" s="0">
-        <x:v>63</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E105" s="0">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="E105" s="0">
-[...2 lines deleted...]
-      <x:c r="F105" s="0" t="s">
+      <x:c r="G105" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="G105" s="0" t="s">
+      <x:c r="H105" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="H105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12">
       <x:c r="A106" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C106" s="0">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E106" s="0">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="B106" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F106" s="0" t="s">
+      <x:c r="G106" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="G106" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H106" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12">
       <x:c r="A107" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C107" s="0">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E107" s="0">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="G107" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="B107" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12">
       <x:c r="A108" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C108" s="0">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E108" s="0">
-        <x:v>88</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="G108" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="H108" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="G108" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12">
       <x:c r="A109" s="0" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C109" s="0">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E109" s="0">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="B109" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F109" s="0" t="s">
+      <x:c r="G109" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="G109" s="0" t="s">
+      <x:c r="H109" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="H109" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12">
       <x:c r="A110" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C110" s="0">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E110" s="0">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="B110" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F110" s="0" t="s">
+      <x:c r="G110" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="G110" s="0" t="s">
+      <x:c r="H110" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="H110" s="0" t="s">
+      <x:c r="I110" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J110" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K110" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L110" s="0" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12">
       <x:c r="A111" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C111" s="0">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E111" s="0">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12">
       <x:c r="A112" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C112" s="0">
-        <x:v>74</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E112" s="0">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="E112" s="0">
-[...2 lines deleted...]
-      <x:c r="F112" s="0" t="s">
+      <x:c r="G112" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="G112" s="0" t="s">
+      <x:c r="H112" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="H112" s="0" t="s">
+      <x:c r="I112" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J112" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K112" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L112" s="0" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12">
       <x:c r="A113" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C113" s="0">
-        <x:v>37</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E113" s="0">
-        <x:v>104</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12">
       <x:c r="A114" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C114" s="0">
-        <x:v>19</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E114" s="0">
-        <x:v>57</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12">
       <x:c r="A115" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C115" s="0">
-        <x:v>97</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E115" s="0">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12">
       <x:c r="A116" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C116" s="0">
-        <x:v>145</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E116" s="0">
-        <x:v>133</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12">
       <x:c r="A117" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C117" s="0">
-        <x:v>66</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E117" s="0">
-        <x:v>45</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12">
       <x:c r="A118" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C118" s="0">
-        <x:v>2</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E118" s="0">
-        <x:v>16</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12">
       <x:c r="A119" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C119" s="0">
-        <x:v>86</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E119" s="0">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="E119" s="0">
-[...2 lines deleted...]
-      <x:c r="F119" s="0" t="s">
+      <x:c r="G119" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="G119" s="0" t="s">
+      <x:c r="H119" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="H119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12">
       <x:c r="A120" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C120" s="0">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E120" s="0">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="B120" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F120" s="0" t="s">
+      <x:c r="G120" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="G120" s="0" t="s">
+      <x:c r="H120" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="I120" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J120" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K120" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="H120" s="0" t="s">
+      <x:c r="L120" s="0" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12">
       <x:c r="A121" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C121" s="0">
-        <x:v>132</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E121" s="0">
-        <x:v>0</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12">
       <x:c r="A122" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C122" s="0">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E122" s="0">
-        <x:v>136</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12">
       <x:c r="A123" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C123" s="0">
-        <x:v>116</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E123" s="0">
-        <x:v>121</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12">
       <x:c r="A124" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C124" s="0">
-        <x:v>94</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E124" s="0">
-        <x:v>30</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12">
       <x:c r="A125" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="C125" s="0">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="B125" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E125" s="0">
-        <x:v>10</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12">
       <x:c r="A126" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C126" s="0">
-        <x:v>58</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E126" s="0">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12">
       <x:c r="A127" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C127" s="0">
-        <x:v>76</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E127" s="0">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12">
       <x:c r="A128" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C128" s="0">
-        <x:v>67</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E128" s="0">
-        <x:v>79</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12">
       <x:c r="A129" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C129" s="0">
-        <x:v>124</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E129" s="0">
-        <x:v>145</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="G129" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="G129" s="0" t="s">
+      <x:c r="H129" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="H129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12">
       <x:c r="A130" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C130" s="0">
-        <x:v>75</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E130" s="0">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12">
       <x:c r="A131" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C131" s="0">
-        <x:v>92</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E131" s="0">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12">
       <x:c r="A132" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C132" s="0">
-        <x:v>17</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E132" s="0">
-        <x:v>150</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="G132" s="0" t="s">
+      <x:c r="H132" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="H132" s="0" t="s">
+      <x:c r="I132" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J132" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K132" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L132" s="0" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12">
       <x:c r="A133" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C133" s="0">
-        <x:v>32</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E133" s="0">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="I133" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J133" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K133" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L133" s="0" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12">
       <x:c r="A134" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C134" s="0">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="B134" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E134" s="0">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12">
       <x:c r="A135" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C135" s="0">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E135" s="0">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="E135" s="0">
-[...2 lines deleted...]
-      <x:c r="F135" s="0" t="s">
+      <x:c r="G135" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="G135" s="0" t="s">
+      <x:c r="H135" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="H135" s="0" t="s">
+      <x:c r="I135" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K135" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L135" s="0" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12">
       <x:c r="A136" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C136" s="0">
-        <x:v>57</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E136" s="0">
-        <x:v>74</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K136" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12">
       <x:c r="A137" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C137" s="0">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E137" s="0">
-        <x:v>105</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="G137" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="G137" s="0" t="s">
+      <x:c r="H137" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="H137" s="0" t="s">
+      <x:c r="I137" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K137" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L137" s="0" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12">
       <x:c r="A138" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C138" s="0">
-        <x:v>149</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E138" s="0">
-        <x:v>143</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12">
       <x:c r="A139" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C139" s="0">
-        <x:v>11</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E139" s="0">
-        <x:v>80</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="G139" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="G139" s="0" t="s">
+      <x:c r="H139" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="H139" s="0" t="s">
+      <x:c r="I139" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K139" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L139" s="0" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12">
       <x:c r="A140" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C140" s="0">
-        <x:v>4</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E140" s="0">
-        <x:v>110</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12">
       <x:c r="A141" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C141" s="0">
-        <x:v>134</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E141" s="0">
-        <x:v>69</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12">
       <x:c r="A142" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C142" s="0">
-        <x:v>8</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E142" s="0">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F142" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="E142" s="0">
-[...2 lines deleted...]
-      <x:c r="F142" s="0" t="s">
+      <x:c r="G142" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="G142" s="0" t="s">
+      <x:c r="H142" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="H142" s="0" t="s">
+      <x:c r="I142" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J142" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K142" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L142" s="0" t="s">
         <x:v>678</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12">
       <x:c r="A143" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C143" s="0">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E143" s="0">
-        <x:v>93</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12">
       <x:c r="A144" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C144" s="0">
-        <x:v>41</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E144" s="0">
-        <x:v>68</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="I144" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J144" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K144" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L144" s="0" t="s">
         <x:v>687</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12">
       <x:c r="A145" s="0" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C145" s="0">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E145" s="0">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F145" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="B145" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F145" s="0" t="s">
+      <x:c r="G145" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="G145" s="0" t="s">
+      <x:c r="H145" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I145" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J145" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K145" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L145" s="0" t="s">
         <x:v>691</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12">
       <x:c r="A146" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C146" s="0">
-        <x:v>146</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E146" s="0">
-        <x:v>32</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="G146" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="G146" s="0" t="s">
+      <x:c r="H146" s="0" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12">
       <x:c r="A147" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C147" s="0">
-        <x:v>47</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E147" s="0">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12">
       <x:c r="A148" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C148" s="0">
-        <x:v>140</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E148" s="0">
-        <x:v>67</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="I148" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J148" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="K148" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L148" s="0" t="s">
         <x:v>705</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12">
       <x:c r="A149" s="0" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="B149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C149" s="0">
-        <x:v>60</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E149" s="0">
-        <x:v>137</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12">
       <x:c r="A150" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C150" s="0">
-        <x:v>44</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E150" s="0">
-        <x:v>146</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12">
       <x:c r="A151" s="0" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C151" s="0">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E151" s="0">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="B151" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F151" s="0" t="s">
+      <x:c r="G151" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="G151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>186</x:v>
-[...36 lines deleted...]
-      <x:c r="L152" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Active Members</vt:lpstr>
       <vt:lpstr>Active Members!Print_Area</vt:lpstr>
       <vt:lpstr>Active Members!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>